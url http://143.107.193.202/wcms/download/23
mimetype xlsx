--- v0 (2025-11-04)
+++ v1 (2026-04-02)
@@ -5,51 +5,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\CoCLicenciatura\2. ATPA\Formulários de solicitação de contagem de horas\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\CoCLicenciatura\3. ATPA\Formulários de solicitação de contagem de horas\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9600"/>
   </bookViews>
   <sheets>
     <sheet name="Plan1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L59" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
@@ -74,87 +74,87 @@
   <si>
     <t xml:space="preserve">Ano de ingresso: </t>
   </si>
   <si>
     <t xml:space="preserve">Data de Entrega: </t>
   </si>
   <si>
     <t>Código da atividade</t>
   </si>
   <si>
     <t>Data ou período da atividade</t>
   </si>
   <si>
     <t>Duração (horas ou meses)</t>
   </si>
   <si>
     <t>Nº de horas validadas</t>
   </si>
   <si>
     <t>Membro da comissão avaliadora:</t>
   </si>
   <si>
     <t>Data da avaliação:</t>
   </si>
   <si>
-    <t>Ordem dos dctos</t>
-[...1 lines deleted...]
-  <si>
     <t>Nome da Atividade</t>
   </si>
   <si>
     <t>maio a junho de 2022</t>
   </si>
   <si>
     <t>Favor não alterar a largura das colunas ou as fontes. Se necessário alterar apenas a altura da linha! As linhas não utilizadas podem ser excluídas!</t>
   </si>
   <si>
     <t>Exemplo (favor deletar): Projeto tal tal tal ou / XXIII Simpósio sobre tal tal tal ou / Curso de tal tal tal, etc.</t>
   </si>
   <si>
     <t>XX horas</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <t>** Agrupar as atividades de acordo com os códigos (letras) da tabela de conversão disponível em http://www.eerp.usp.br/licenciatura-atpa-tabela-conversao/</t>
   </si>
   <si>
     <t>Obs. CoC</t>
   </si>
   <si>
     <t>Obs. Docente</t>
   </si>
   <si>
     <t>TOTAL DE HORAS</t>
   </si>
   <si>
     <t>Campos de uso do aluno</t>
   </si>
   <si>
     <t>Campos de uso da Comissão Avaliadora</t>
+  </si>
+  <si>
+    <t>Página</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -771,136 +771,136 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
@@ -1200,1126 +1200,1126 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O63"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="M14" sqref="M14"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.140625" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="14" width="20.7109375" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="J2" s="40" t="s">
+      <c r="J2" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="K2" s="40"/>
-[...2 lines deleted...]
-      <c r="N2" s="40"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="J3" s="40"/>
-[...3 lines deleted...]
-      <c r="N3" s="40"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="54"/>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="J4" s="40"/>
-[...3 lines deleted...]
-      <c r="N4" s="40"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="54"/>
     </row>
     <row r="5" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="36"/>
       <c r="C5" s="36"/>
       <c r="D5" s="36"/>
       <c r="E5" s="1"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
-      <c r="J5" s="40"/>
-[...3 lines deleted...]
-      <c r="N5" s="40"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
+      <c r="N5" s="54"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
-      <c r="B6" s="41"/>
-[...1 lines deleted...]
-      <c r="D6" s="41"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
       <c r="E6" s="1"/>
       <c r="F6" s="37"/>
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
-      <c r="J6" s="40"/>
-[...3 lines deleted...]
-      <c r="N6" s="40"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B8" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="42"/>
-[...4 lines deleted...]
-      <c r="H8" s="42"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
       <c r="I8" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="J8" s="42"/>
-[...1 lines deleted...]
-      <c r="L8" s="44" t="s">
+      <c r="J8" s="56"/>
+      <c r="K8" s="56"/>
+      <c r="L8" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="M8" s="44"/>
+      <c r="M8" s="58"/>
       <c r="N8" s="12"/>
     </row>
     <row r="9" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="43"/>
-[...4 lines deleted...]
-      <c r="H9" s="43"/>
+      <c r="C9" s="57"/>
+      <c r="D9" s="57"/>
+      <c r="E9" s="57"/>
+      <c r="F9" s="57"/>
+      <c r="G9" s="57"/>
+      <c r="H9" s="57"/>
       <c r="I9" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="J9" s="43"/>
-[...1 lines deleted...]
-      <c r="L9" s="45" t="s">
+      <c r="J9" s="57"/>
+      <c r="K9" s="57"/>
+      <c r="L9" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="M9" s="45"/>
+      <c r="M9" s="59"/>
       <c r="N9" s="15"/>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B10" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="49" t="s">
+      <c r="B12" s="62" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="63"/>
+      <c r="D12" s="63"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="63"/>
+      <c r="I12" s="63"/>
+      <c r="J12" s="63"/>
+      <c r="K12" s="63"/>
+      <c r="L12" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="C12" s="50"/>
-[...12 lines deleted...]
-      <c r="N12" s="53"/>
+      <c r="M12" s="65"/>
+      <c r="N12" s="66"/>
     </row>
     <row r="13" spans="1:15" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="5" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D13" s="46" t="s">
-[...6 lines deleted...]
-      <c r="I13" s="46"/>
+      <c r="D13" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="60"/>
+      <c r="I13" s="60"/>
       <c r="J13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M13" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="N13" s="8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="16">
         <v>1</v>
       </c>
       <c r="C14" s="17" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="D14" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="61" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="61"/>
+      <c r="F14" s="61"/>
+      <c r="G14" s="61"/>
+      <c r="H14" s="61"/>
+      <c r="I14" s="61"/>
+      <c r="J14" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="K14" s="18" t="s">
         <v>18</v>
-      </c>
-[...9 lines deleted...]
-        <v>19</v>
       </c>
       <c r="L14" s="19"/>
       <c r="M14" s="20"/>
       <c r="N14" s="21"/>
     </row>
     <row r="15" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="22">
         <v>2</v>
       </c>
       <c r="C15" s="23"/>
-      <c r="D15" s="48"/>
-[...4 lines deleted...]
-      <c r="I15" s="48"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="38"/>
+      <c r="F15" s="38"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="38"/>
+      <c r="I15" s="38"/>
       <c r="J15" s="24"/>
       <c r="K15" s="25"/>
       <c r="L15" s="26"/>
       <c r="M15" s="27"/>
       <c r="N15" s="28"/>
     </row>
     <row r="16" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="22">
         <v>3</v>
       </c>
       <c r="C16" s="23"/>
-      <c r="D16" s="48"/>
-[...4 lines deleted...]
-      <c r="I16" s="48"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="38"/>
+      <c r="H16" s="38"/>
+      <c r="I16" s="38"/>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
       <c r="L16" s="26"/>
       <c r="M16" s="27"/>
       <c r="N16" s="28"/>
     </row>
     <row r="17" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="22">
         <v>4</v>
       </c>
       <c r="C17" s="23"/>
-      <c r="D17" s="48"/>
-[...4 lines deleted...]
-      <c r="I17" s="48"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="26"/>
       <c r="M17" s="27"/>
       <c r="N17" s="28"/>
     </row>
     <row r="18" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="22">
         <v>5</v>
       </c>
       <c r="C18" s="23"/>
-      <c r="D18" s="48"/>
-[...4 lines deleted...]
-      <c r="I18" s="48"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="38"/>
       <c r="J18" s="25"/>
       <c r="K18" s="25"/>
       <c r="L18" s="26"/>
       <c r="M18" s="27"/>
       <c r="N18" s="28"/>
     </row>
     <row r="19" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="22">
         <v>6</v>
       </c>
       <c r="C19" s="23"/>
-      <c r="D19" s="48"/>
-[...4 lines deleted...]
-      <c r="I19" s="48"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="38"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="38"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
       <c r="L19" s="26"/>
       <c r="M19" s="27"/>
       <c r="N19" s="28"/>
     </row>
     <row r="20" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="22">
         <v>7</v>
       </c>
       <c r="C20" s="23"/>
-      <c r="D20" s="48"/>
-[...4 lines deleted...]
-      <c r="I20" s="48"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="26"/>
       <c r="M20" s="27"/>
       <c r="N20" s="28"/>
     </row>
     <row r="21" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="22">
         <v>8</v>
       </c>
       <c r="C21" s="23"/>
-      <c r="D21" s="48"/>
-[...4 lines deleted...]
-      <c r="I21" s="48"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="38"/>
+      <c r="I21" s="38"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="26"/>
       <c r="M21" s="27"/>
       <c r="N21" s="28"/>
     </row>
     <row r="22" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="22">
         <v>9</v>
       </c>
       <c r="C22" s="23"/>
-      <c r="D22" s="48"/>
-[...4 lines deleted...]
-      <c r="I22" s="48"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="26"/>
       <c r="M22" s="27"/>
       <c r="N22" s="28"/>
     </row>
     <row r="23" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="22">
         <v>10</v>
       </c>
       <c r="C23" s="23"/>
-      <c r="D23" s="48"/>
-[...4 lines deleted...]
-      <c r="I23" s="48"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="38"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="26"/>
       <c r="M23" s="27"/>
       <c r="N23" s="28"/>
     </row>
     <row r="24" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="22">
         <v>11</v>
       </c>
       <c r="C24" s="23"/>
-      <c r="D24" s="48"/>
-[...4 lines deleted...]
-      <c r="I24" s="48"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="38"/>
+      <c r="F24" s="38"/>
+      <c r="G24" s="38"/>
+      <c r="H24" s="38"/>
+      <c r="I24" s="38"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="26"/>
       <c r="M24" s="27"/>
       <c r="N24" s="28"/>
     </row>
     <row r="25" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="22">
         <v>12</v>
       </c>
       <c r="C25" s="23"/>
-      <c r="D25" s="48"/>
-[...4 lines deleted...]
-      <c r="I25" s="48"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="38"/>
+      <c r="F25" s="38"/>
+      <c r="G25" s="38"/>
+      <c r="H25" s="38"/>
+      <c r="I25" s="38"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="26"/>
       <c r="M25" s="27"/>
       <c r="N25" s="28"/>
     </row>
     <row r="26" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="22">
         <v>13</v>
       </c>
       <c r="C26" s="23"/>
-      <c r="D26" s="48"/>
-[...4 lines deleted...]
-      <c r="I26" s="48"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="38"/>
+      <c r="F26" s="38"/>
+      <c r="G26" s="38"/>
+      <c r="H26" s="38"/>
+      <c r="I26" s="38"/>
       <c r="J26" s="25"/>
       <c r="K26" s="25"/>
       <c r="L26" s="26"/>
       <c r="M26" s="27"/>
       <c r="N26" s="28"/>
     </row>
     <row r="27" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="22">
         <v>14</v>
       </c>
       <c r="C27" s="23"/>
-      <c r="D27" s="48"/>
-[...4 lines deleted...]
-      <c r="I27" s="48"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="38"/>
+      <c r="F27" s="38"/>
+      <c r="G27" s="38"/>
+      <c r="H27" s="38"/>
+      <c r="I27" s="38"/>
       <c r="J27" s="25"/>
       <c r="K27" s="25"/>
       <c r="L27" s="26"/>
       <c r="M27" s="27"/>
       <c r="N27" s="28"/>
     </row>
     <row r="28" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="22">
         <v>15</v>
       </c>
       <c r="C28" s="23"/>
-      <c r="D28" s="48"/>
-[...4 lines deleted...]
-      <c r="I28" s="48"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="38"/>
+      <c r="G28" s="38"/>
+      <c r="H28" s="38"/>
+      <c r="I28" s="38"/>
       <c r="J28" s="25"/>
       <c r="K28" s="25"/>
       <c r="L28" s="26"/>
       <c r="M28" s="27"/>
       <c r="N28" s="28"/>
     </row>
     <row r="29" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="22">
         <v>16</v>
       </c>
       <c r="C29" s="23"/>
-      <c r="D29" s="48"/>
-[...4 lines deleted...]
-      <c r="I29" s="48"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="38"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="38"/>
       <c r="J29" s="25"/>
       <c r="K29" s="25"/>
       <c r="L29" s="26"/>
       <c r="M29" s="27"/>
       <c r="N29" s="28"/>
     </row>
     <row r="30" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="22">
         <v>17</v>
       </c>
       <c r="C30" s="23"/>
-      <c r="D30" s="48"/>
-[...4 lines deleted...]
-      <c r="I30" s="48"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="38"/>
+      <c r="F30" s="38"/>
+      <c r="G30" s="38"/>
+      <c r="H30" s="38"/>
+      <c r="I30" s="38"/>
       <c r="J30" s="25"/>
       <c r="K30" s="25"/>
       <c r="L30" s="26"/>
       <c r="M30" s="27"/>
       <c r="N30" s="28"/>
     </row>
     <row r="31" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="22">
         <v>18</v>
       </c>
       <c r="C31" s="23"/>
-      <c r="D31" s="48"/>
-[...4 lines deleted...]
-      <c r="I31" s="48"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="38"/>
+      <c r="F31" s="38"/>
+      <c r="G31" s="38"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="38"/>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="26"/>
       <c r="M31" s="27"/>
       <c r="N31" s="28"/>
     </row>
     <row r="32" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="22">
         <v>19</v>
       </c>
       <c r="C32" s="23"/>
-      <c r="D32" s="48"/>
-[...4 lines deleted...]
-      <c r="I32" s="48"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="26"/>
       <c r="M32" s="27"/>
       <c r="N32" s="28"/>
     </row>
     <row r="33" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="22">
         <v>20</v>
       </c>
       <c r="C33" s="23"/>
-      <c r="D33" s="48"/>
-[...4 lines deleted...]
-      <c r="I33" s="48"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="38"/>
+      <c r="F33" s="38"/>
+      <c r="G33" s="38"/>
+      <c r="H33" s="38"/>
+      <c r="I33" s="38"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="26"/>
       <c r="M33" s="27"/>
       <c r="N33" s="28"/>
     </row>
     <row r="34" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="22">
         <v>21</v>
       </c>
       <c r="C34" s="23"/>
-      <c r="D34" s="48"/>
-[...4 lines deleted...]
-      <c r="I34" s="48"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="38"/>
+      <c r="G34" s="38"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="38"/>
       <c r="J34" s="25"/>
       <c r="K34" s="25"/>
       <c r="L34" s="26"/>
       <c r="M34" s="27"/>
       <c r="N34" s="28"/>
     </row>
     <row r="35" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="22">
         <v>22</v>
       </c>
       <c r="C35" s="23"/>
-      <c r="D35" s="48"/>
-[...4 lines deleted...]
-      <c r="I35" s="48"/>
+      <c r="D35" s="38"/>
+      <c r="E35" s="38"/>
+      <c r="F35" s="38"/>
+      <c r="G35" s="38"/>
+      <c r="H35" s="38"/>
+      <c r="I35" s="38"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="26"/>
       <c r="M35" s="27"/>
       <c r="N35" s="28"/>
     </row>
     <row r="36" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="22">
         <v>23</v>
       </c>
       <c r="C36" s="23"/>
-      <c r="D36" s="48"/>
-[...4 lines deleted...]
-      <c r="I36" s="48"/>
+      <c r="D36" s="38"/>
+      <c r="E36" s="38"/>
+      <c r="F36" s="38"/>
+      <c r="G36" s="38"/>
+      <c r="H36" s="38"/>
+      <c r="I36" s="38"/>
       <c r="J36" s="25"/>
       <c r="K36" s="25"/>
       <c r="L36" s="26"/>
       <c r="M36" s="27"/>
       <c r="N36" s="28"/>
     </row>
     <row r="37" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="22">
         <v>24</v>
       </c>
       <c r="C37" s="23"/>
-      <c r="D37" s="48"/>
-[...4 lines deleted...]
-      <c r="I37" s="48"/>
+      <c r="D37" s="38"/>
+      <c r="E37" s="38"/>
+      <c r="F37" s="38"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="38"/>
       <c r="J37" s="25"/>
       <c r="K37" s="25"/>
       <c r="L37" s="26"/>
       <c r="M37" s="27"/>
       <c r="N37" s="28"/>
     </row>
     <row r="38" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="22">
         <v>25</v>
       </c>
       <c r="C38" s="23"/>
-      <c r="D38" s="48"/>
-[...4 lines deleted...]
-      <c r="I38" s="48"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="38"/>
+      <c r="F38" s="38"/>
+      <c r="G38" s="38"/>
+      <c r="H38" s="38"/>
+      <c r="I38" s="38"/>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="26"/>
       <c r="M38" s="27"/>
       <c r="N38" s="28"/>
     </row>
     <row r="39" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="22">
         <v>26</v>
       </c>
       <c r="C39" s="23"/>
-      <c r="D39" s="48"/>
-[...4 lines deleted...]
-      <c r="I39" s="48"/>
+      <c r="D39" s="38"/>
+      <c r="E39" s="38"/>
+      <c r="F39" s="38"/>
+      <c r="G39" s="38"/>
+      <c r="H39" s="38"/>
+      <c r="I39" s="38"/>
       <c r="J39" s="25"/>
       <c r="K39" s="25"/>
       <c r="L39" s="26"/>
       <c r="M39" s="27"/>
       <c r="N39" s="28"/>
     </row>
     <row r="40" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="22">
         <v>27</v>
       </c>
       <c r="C40" s="23"/>
-      <c r="D40" s="48"/>
-[...4 lines deleted...]
-      <c r="I40" s="48"/>
+      <c r="D40" s="38"/>
+      <c r="E40" s="38"/>
+      <c r="F40" s="38"/>
+      <c r="G40" s="38"/>
+      <c r="H40" s="38"/>
+      <c r="I40" s="38"/>
       <c r="J40" s="25"/>
       <c r="K40" s="25"/>
       <c r="L40" s="26"/>
       <c r="M40" s="27"/>
       <c r="N40" s="28"/>
     </row>
     <row r="41" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="22">
         <v>28</v>
       </c>
       <c r="C41" s="23"/>
-      <c r="D41" s="48"/>
-[...4 lines deleted...]
-      <c r="I41" s="48"/>
+      <c r="D41" s="38"/>
+      <c r="E41" s="38"/>
+      <c r="F41" s="38"/>
+      <c r="G41" s="38"/>
+      <c r="H41" s="38"/>
+      <c r="I41" s="38"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="26"/>
       <c r="M41" s="27"/>
       <c r="N41" s="28"/>
     </row>
     <row r="42" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="22">
         <v>29</v>
       </c>
       <c r="C42" s="23"/>
-      <c r="D42" s="48"/>
-[...4 lines deleted...]
-      <c r="I42" s="48"/>
+      <c r="D42" s="38"/>
+      <c r="E42" s="38"/>
+      <c r="F42" s="38"/>
+      <c r="G42" s="38"/>
+      <c r="H42" s="38"/>
+      <c r="I42" s="38"/>
       <c r="J42" s="25"/>
       <c r="K42" s="25"/>
       <c r="L42" s="26"/>
       <c r="M42" s="27"/>
       <c r="N42" s="28"/>
     </row>
     <row r="43" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="22">
         <v>30</v>
       </c>
       <c r="C43" s="23"/>
-      <c r="D43" s="48"/>
-[...4 lines deleted...]
-      <c r="I43" s="48"/>
+      <c r="D43" s="38"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="38"/>
+      <c r="G43" s="38"/>
+      <c r="H43" s="38"/>
+      <c r="I43" s="38"/>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="26"/>
       <c r="M43" s="27"/>
       <c r="N43" s="28"/>
     </row>
     <row r="44" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="22">
         <v>31</v>
       </c>
       <c r="C44" s="23"/>
-      <c r="D44" s="48"/>
-[...4 lines deleted...]
-      <c r="I44" s="48"/>
+      <c r="D44" s="38"/>
+      <c r="E44" s="38"/>
+      <c r="F44" s="38"/>
+      <c r="G44" s="38"/>
+      <c r="H44" s="38"/>
+      <c r="I44" s="38"/>
       <c r="J44" s="25"/>
       <c r="K44" s="25"/>
       <c r="L44" s="26"/>
       <c r="M44" s="27"/>
       <c r="N44" s="28"/>
     </row>
     <row r="45" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="22">
         <v>32</v>
       </c>
       <c r="C45" s="23"/>
-      <c r="D45" s="48"/>
-[...4 lines deleted...]
-      <c r="I45" s="48"/>
+      <c r="D45" s="38"/>
+      <c r="E45" s="38"/>
+      <c r="F45" s="38"/>
+      <c r="G45" s="38"/>
+      <c r="H45" s="38"/>
+      <c r="I45" s="38"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="26"/>
       <c r="M45" s="27"/>
       <c r="N45" s="28"/>
     </row>
     <row r="46" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="22">
         <v>33</v>
       </c>
       <c r="C46" s="23"/>
-      <c r="D46" s="48"/>
-[...4 lines deleted...]
-      <c r="I46" s="48"/>
+      <c r="D46" s="38"/>
+      <c r="E46" s="38"/>
+      <c r="F46" s="38"/>
+      <c r="G46" s="38"/>
+      <c r="H46" s="38"/>
+      <c r="I46" s="38"/>
       <c r="J46" s="25"/>
       <c r="K46" s="25"/>
       <c r="L46" s="26"/>
       <c r="M46" s="27"/>
       <c r="N46" s="28"/>
     </row>
     <row r="47" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="22">
         <v>34</v>
       </c>
       <c r="C47" s="23"/>
-      <c r="D47" s="48"/>
-[...4 lines deleted...]
-      <c r="I47" s="48"/>
+      <c r="D47" s="38"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="38"/>
+      <c r="G47" s="38"/>
+      <c r="H47" s="38"/>
+      <c r="I47" s="38"/>
       <c r="J47" s="25"/>
       <c r="K47" s="25"/>
       <c r="L47" s="26"/>
       <c r="M47" s="27"/>
       <c r="N47" s="28"/>
     </row>
     <row r="48" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="22">
         <v>35</v>
       </c>
       <c r="C48" s="23"/>
-      <c r="D48" s="48"/>
-[...4 lines deleted...]
-      <c r="I48" s="48"/>
+      <c r="D48" s="38"/>
+      <c r="E48" s="38"/>
+      <c r="F48" s="38"/>
+      <c r="G48" s="38"/>
+      <c r="H48" s="38"/>
+      <c r="I48" s="38"/>
       <c r="J48" s="25"/>
       <c r="K48" s="25"/>
       <c r="L48" s="26"/>
       <c r="M48" s="27"/>
       <c r="N48" s="28"/>
     </row>
     <row r="49" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="22">
         <v>36</v>
       </c>
       <c r="C49" s="23"/>
-      <c r="D49" s="48"/>
-[...4 lines deleted...]
-      <c r="I49" s="48"/>
+      <c r="D49" s="38"/>
+      <c r="E49" s="38"/>
+      <c r="F49" s="38"/>
+      <c r="G49" s="38"/>
+      <c r="H49" s="38"/>
+      <c r="I49" s="38"/>
       <c r="J49" s="25"/>
       <c r="K49" s="25"/>
       <c r="L49" s="26"/>
       <c r="M49" s="27"/>
       <c r="N49" s="28"/>
     </row>
     <row r="50" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="22">
         <v>37</v>
       </c>
       <c r="C50" s="23"/>
-      <c r="D50" s="48"/>
-[...4 lines deleted...]
-      <c r="I50" s="48"/>
+      <c r="D50" s="38"/>
+      <c r="E50" s="38"/>
+      <c r="F50" s="38"/>
+      <c r="G50" s="38"/>
+      <c r="H50" s="38"/>
+      <c r="I50" s="38"/>
       <c r="J50" s="25"/>
       <c r="K50" s="25"/>
       <c r="L50" s="26"/>
       <c r="M50" s="27"/>
       <c r="N50" s="28"/>
     </row>
     <row r="51" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="22">
         <v>38</v>
       </c>
       <c r="C51" s="23"/>
-      <c r="D51" s="48"/>
-[...4 lines deleted...]
-      <c r="I51" s="48"/>
+      <c r="D51" s="38"/>
+      <c r="E51" s="38"/>
+      <c r="F51" s="38"/>
+      <c r="G51" s="38"/>
+      <c r="H51" s="38"/>
+      <c r="I51" s="38"/>
       <c r="J51" s="25"/>
       <c r="K51" s="25"/>
       <c r="L51" s="26"/>
       <c r="M51" s="27"/>
       <c r="N51" s="28"/>
     </row>
     <row r="52" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="22">
         <v>39</v>
       </c>
       <c r="C52" s="23"/>
-      <c r="D52" s="48"/>
-[...4 lines deleted...]
-      <c r="I52" s="48"/>
+      <c r="D52" s="38"/>
+      <c r="E52" s="38"/>
+      <c r="F52" s="38"/>
+      <c r="G52" s="38"/>
+      <c r="H52" s="38"/>
+      <c r="I52" s="38"/>
       <c r="J52" s="25"/>
       <c r="K52" s="25"/>
       <c r="L52" s="26"/>
       <c r="M52" s="27"/>
       <c r="N52" s="28"/>
     </row>
     <row r="53" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="22">
         <v>40</v>
       </c>
       <c r="C53" s="23"/>
-      <c r="D53" s="48"/>
-[...4 lines deleted...]
-      <c r="I53" s="48"/>
+      <c r="D53" s="38"/>
+      <c r="E53" s="38"/>
+      <c r="F53" s="38"/>
+      <c r="G53" s="38"/>
+      <c r="H53" s="38"/>
+      <c r="I53" s="38"/>
       <c r="J53" s="25"/>
       <c r="K53" s="25"/>
       <c r="L53" s="26"/>
       <c r="M53" s="27"/>
       <c r="N53" s="28"/>
     </row>
     <row r="54" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="22">
         <v>41</v>
       </c>
       <c r="C54" s="23"/>
-      <c r="D54" s="48"/>
-[...4 lines deleted...]
-      <c r="I54" s="48"/>
+      <c r="D54" s="38"/>
+      <c r="E54" s="38"/>
+      <c r="F54" s="38"/>
+      <c r="G54" s="38"/>
+      <c r="H54" s="38"/>
+      <c r="I54" s="38"/>
       <c r="J54" s="25"/>
       <c r="K54" s="25"/>
       <c r="L54" s="26"/>
       <c r="M54" s="27"/>
       <c r="N54" s="28"/>
     </row>
     <row r="55" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="22">
         <v>42</v>
       </c>
       <c r="C55" s="23"/>
-      <c r="D55" s="48"/>
-[...4 lines deleted...]
-      <c r="I55" s="48"/>
+      <c r="D55" s="38"/>
+      <c r="E55" s="38"/>
+      <c r="F55" s="38"/>
+      <c r="G55" s="38"/>
+      <c r="H55" s="38"/>
+      <c r="I55" s="38"/>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="26"/>
       <c r="M55" s="27"/>
       <c r="N55" s="28"/>
     </row>
     <row r="56" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="22">
         <v>43</v>
       </c>
       <c r="C56" s="23"/>
-      <c r="D56" s="48"/>
-[...4 lines deleted...]
-      <c r="I56" s="48"/>
+      <c r="D56" s="38"/>
+      <c r="E56" s="38"/>
+      <c r="F56" s="38"/>
+      <c r="G56" s="38"/>
+      <c r="H56" s="38"/>
+      <c r="I56" s="38"/>
       <c r="J56" s="25"/>
       <c r="K56" s="25"/>
       <c r="L56" s="26"/>
       <c r="M56" s="27"/>
       <c r="N56" s="28"/>
     </row>
     <row r="57" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="22">
         <v>44</v>
       </c>
       <c r="C57" s="29"/>
-      <c r="D57" s="48"/>
-[...4 lines deleted...]
-      <c r="I57" s="48"/>
+      <c r="D57" s="38"/>
+      <c r="E57" s="38"/>
+      <c r="F57" s="38"/>
+      <c r="G57" s="38"/>
+      <c r="H57" s="38"/>
+      <c r="I57" s="38"/>
       <c r="J57" s="25"/>
       <c r="K57" s="25"/>
       <c r="L57" s="26"/>
       <c r="M57" s="27"/>
       <c r="N57" s="28"/>
     </row>
     <row r="58" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="30">
         <v>45</v>
       </c>
       <c r="C58" s="31"/>
-      <c r="D58" s="55"/>
-[...4 lines deleted...]
-      <c r="I58" s="55"/>
+      <c r="D58" s="48"/>
+      <c r="E58" s="48"/>
+      <c r="F58" s="48"/>
+      <c r="G58" s="48"/>
+      <c r="H58" s="48"/>
+      <c r="I58" s="48"/>
       <c r="J58" s="32"/>
       <c r="K58" s="32"/>
       <c r="L58" s="33"/>
       <c r="M58" s="34"/>
       <c r="N58" s="35"/>
     </row>
     <row r="59" spans="2:14" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B59" s="64" t="s">
-[...10 lines deleted...]
-      <c r="K59" s="66"/>
+      <c r="B59" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="C59" s="50"/>
+      <c r="D59" s="50"/>
+      <c r="E59" s="50"/>
+      <c r="F59" s="50"/>
+      <c r="G59" s="50"/>
+      <c r="H59" s="50"/>
+      <c r="I59" s="50"/>
+      <c r="J59" s="50"/>
+      <c r="K59" s="51"/>
       <c r="L59" s="9">
         <f>SUM(L14:L58)</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B60" s="2"/>
-      <c r="D60" s="54"/>
-[...6 lines deleted...]
-      <c r="N60" s="56"/>
+      <c r="D60" s="47"/>
+      <c r="E60" s="47"/>
+      <c r="F60" s="47"/>
+      <c r="G60" s="47"/>
+      <c r="H60" s="47"/>
+      <c r="I60" s="47"/>
+      <c r="M60" s="39"/>
+      <c r="N60" s="39"/>
     </row>
     <row r="61" spans="2:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B61" s="62" t="s">
+      <c r="B61" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="C61" s="63"/>
-[...10 lines deleted...]
-      <c r="N61" s="61"/>
+      <c r="C61" s="46"/>
+      <c r="D61" s="46"/>
+      <c r="E61" s="46"/>
+      <c r="F61" s="43"/>
+      <c r="G61" s="43"/>
+      <c r="H61" s="43"/>
+      <c r="I61" s="43"/>
+      <c r="J61" s="43"/>
+      <c r="K61" s="43"/>
+      <c r="L61" s="43"/>
+      <c r="M61" s="43"/>
+      <c r="N61" s="44"/>
     </row>
     <row r="62" spans="2:14" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B62" s="57" t="s">
+      <c r="B62" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="C62" s="58"/>
-[...3 lines deleted...]
-      <c r="G62" s="39"/>
+      <c r="C62" s="41"/>
+      <c r="D62" s="41"/>
+      <c r="E62" s="42"/>
+      <c r="F62" s="52"/>
+      <c r="G62" s="53"/>
     </row>
     <row r="63" spans="2:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="63">
-    <mergeCell ref="D42:I42"/>
-[...19 lines deleted...]
-    <mergeCell ref="D30:I30"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="J2:N6"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="C8:H8"/>
+    <mergeCell ref="C9:H9"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="D13:I13"/>
+    <mergeCell ref="D14:I14"/>
+    <mergeCell ref="D15:I15"/>
+    <mergeCell ref="D16:I16"/>
+    <mergeCell ref="D17:I17"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="B12:K12"/>
+    <mergeCell ref="L12:N12"/>
+    <mergeCell ref="D60:I60"/>
+    <mergeCell ref="D57:I57"/>
+    <mergeCell ref="D58:I58"/>
+    <mergeCell ref="D51:I51"/>
+    <mergeCell ref="D52:I52"/>
+    <mergeCell ref="D53:I53"/>
+    <mergeCell ref="D54:I54"/>
+    <mergeCell ref="D55:I55"/>
+    <mergeCell ref="D56:I56"/>
+    <mergeCell ref="B59:K59"/>
     <mergeCell ref="M60:N60"/>
     <mergeCell ref="B62:E62"/>
     <mergeCell ref="D18:I18"/>
     <mergeCell ref="D19:I19"/>
     <mergeCell ref="D20:I20"/>
     <mergeCell ref="D21:I21"/>
     <mergeCell ref="D22:I22"/>
     <mergeCell ref="D43:I43"/>
     <mergeCell ref="D44:I44"/>
     <mergeCell ref="D45:I45"/>
     <mergeCell ref="F61:N61"/>
     <mergeCell ref="B61:E61"/>
     <mergeCell ref="D31:I31"/>
     <mergeCell ref="D32:I32"/>
     <mergeCell ref="D33:I33"/>
     <mergeCell ref="D34:I34"/>
-    <mergeCell ref="D60:I60"/>
-[...24 lines deleted...]
-    <mergeCell ref="L12:N12"/>
+    <mergeCell ref="D35:I35"/>
+    <mergeCell ref="D36:I36"/>
+    <mergeCell ref="D23:I23"/>
+    <mergeCell ref="D24:I24"/>
+    <mergeCell ref="D25:I25"/>
+    <mergeCell ref="D26:I26"/>
+    <mergeCell ref="D27:I27"/>
+    <mergeCell ref="D28:I28"/>
+    <mergeCell ref="D29:I29"/>
+    <mergeCell ref="D30:I30"/>
+    <mergeCell ref="D37:I37"/>
+    <mergeCell ref="D38:I38"/>
+    <mergeCell ref="D39:I39"/>
+    <mergeCell ref="D40:I40"/>
+    <mergeCell ref="D41:I41"/>
+    <mergeCell ref="D42:I42"/>
+    <mergeCell ref="D48:I48"/>
+    <mergeCell ref="D49:I49"/>
+    <mergeCell ref="D50:I50"/>
+    <mergeCell ref="D46:I46"/>
+    <mergeCell ref="D47:I47"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Plan1</vt:lpstr>